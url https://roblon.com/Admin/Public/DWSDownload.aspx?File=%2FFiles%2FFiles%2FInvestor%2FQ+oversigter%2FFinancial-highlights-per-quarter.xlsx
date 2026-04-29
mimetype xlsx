--- v0 (2026-02-27)
+++ v1 (2026-04-29)
@@ -1,122 +1,122 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29426"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="I:\Finance\Eksterne regnskaber - Årsrapport\Til roblon.com\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{5301894B-7D24-4388-A889-028A753BA543}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{FCA6D35D-5383-4134-8C47-0626A2BEBE94}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-28920" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{5D6B8F35-F93C-47DA-8382-3ACBADAB3F5E}"/>
   </bookViews>
   <sheets>
     <sheet name="New Quartely" sheetId="3" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">'New Quartely'!$A$1:$K$62</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'New Quartely'!$A$1:$L$62</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="D55" i="3" l="1"/>
-[...6 lines deleted...]
-  <c r="I15" i="3" l="1"/>
+  <c r="E55" i="3" l="1"/>
+  <c r="E57" i="3" s="1"/>
+  <c r="E54" i="3"/>
+  <c r="E53" i="3"/>
+  <c r="E49" i="3" l="1"/>
+  <c r="E42" i="3"/>
+  <c r="E41" i="3"/>
+  <c r="J15" i="3" l="1"/>
+  <c r="J54" i="3"/>
   <c r="I54" i="3"/>
-  <c r="H54" i="3"/>
+  <c r="L54" i="3"/>
   <c r="K54" i="3"/>
-  <c r="J54" i="3"/>
+  <c r="J53" i="3"/>
   <c r="I53" i="3"/>
-  <c r="H53" i="3"/>
+  <c r="L53" i="3"/>
   <c r="K53" i="3"/>
-  <c r="J53" i="3"/>
+  <c r="L57" i="3"/>
+  <c r="J57" i="3"/>
+  <c r="I57" i="3"/>
   <c r="K57" i="3"/>
-  <c r="I57" i="3"/>
-[...11 lines deleted...]
-  <c r="I12" i="3"/>
+  <c r="I49" i="3" l="1"/>
+  <c r="K49" i="3"/>
+  <c r="L39" i="3"/>
+  <c r="J6" i="3" l="1"/>
+  <c r="J19" i="3" l="1"/>
+  <c r="J13" i="3"/>
+  <c r="J10" i="3"/>
+  <c r="J11" i="3"/>
+  <c r="J49" i="3" s="1"/>
+  <c r="J12" i="3"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="105" uniqueCount="66">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="108" uniqueCount="67">
   <si>
     <t>Working capital</t>
   </si>
   <si>
     <t>Cash flow from operating activities</t>
   </si>
   <si>
     <t>Cash flow from financing activities</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
     <t>Gross profit</t>
   </si>
   <si>
     <t>Equity</t>
   </si>
   <si>
     <t>Ratios</t>
   </si>
   <si>
     <t>Book-to-bill ratio</t>
   </si>
   <si>
@@ -354,50 +354,53 @@
     <t>Q2 2024/25</t>
   </si>
   <si>
     <t>Q3 2024/25</t>
   </si>
   <si>
     <t>Special items</t>
   </si>
   <si>
     <t>Operating profit/loss (EBIT) and before special items</t>
   </si>
   <si>
     <t>Operating profit/loss (EBIT) and after special items</t>
   </si>
   <si>
     <t>Q4 2024/25</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Average no of full-time employees</t>
   </si>
   <si>
     <t>The ratios are defined in note 33 to the 2024/25 annual report, Financial ratio definitions and formulas.</t>
+  </si>
+  <si>
+    <t>Q1 2025/26</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="7">
     <numFmt numFmtId="43" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="164" formatCode="_ * #,##0.00_ ;_ * \-#,##0.00_ ;_ * &quot;-&quot;??_ ;_ @_ "/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
     <numFmt numFmtId="166" formatCode="0.0"/>
     <numFmt numFmtId="167" formatCode="_-* #,##0.0\ _k_r_._-;\-* #,##0.0\ _k_r_._-;_-* &quot;-&quot;?\ _k_r_._-;_-@_-"/>
     <numFmt numFmtId="168" formatCode="_-* #,##0.0_-;\-* #,##0.0_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="169" formatCode="_ * #,##0.0_ ;_ * \-#,##0.0_ ;_ * &quot;-&quot;??_ ;_ @_ "/>
   </numFmts>
   <fonts count="10" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
@@ -487,51 +490,51 @@
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="43" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="36">
+  <cellXfs count="38">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="49" fontId="7" fillId="2" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="0" xfId="2" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="2" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="2" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="2" applyFont="1"/>
     <xf numFmtId="168" fontId="4" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="168" fontId="3" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="167" fontId="4" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="7" fillId="2" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="2" xfId="2" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="2" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="2" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="2" applyFont="1" applyFill="1"/>
@@ -554,50 +557,56 @@
     </xf>
     <xf numFmtId="166" fontId="4" fillId="2" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="166" fontId="6" fillId="2" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="166" fontId="8" fillId="2" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="166" fontId="4" fillId="2" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="166" fontId="4" fillId="2" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="166" fontId="3" fillId="2" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="166" fontId="8" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="166" fontId="4" fillId="2" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="169" fontId="4" fillId="2" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="166" fontId="4" fillId="2" borderId="0" xfId="2" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
   </cellXfs>
   <cellStyles count="5">
     <cellStyle name="Comma" xfId="1" builtinId="3"/>
     <cellStyle name="Comma 2" xfId="3" xr:uid="{DDEE6274-8FAC-42BD-B9B7-220F2CE60145}"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="2" xr:uid="{9B3908B9-F536-4B5D-BBFA-32C6FF445ADA}"/>
     <cellStyle name="Percent 2" xfId="4" xr:uid="{C0FE04B7-A318-46D2-AC4D-15E438E14A7C}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
@@ -880,1883 +889,2029 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F1669320-297B-4F56-A385-24970AF99BF4}">
-  <dimension ref="A1:Q64"/>
+  <dimension ref="A1:R64"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
       <pane xSplit="2" topLeftCell="C1" activePane="topRight" state="frozen"/>
       <selection activeCell="G33" sqref="G33"/>
-      <selection pane="topRight" activeCell="O8" sqref="O8"/>
+      <selection pane="topRight" activeCell="O18" sqref="O18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="12.5703125" defaultRowHeight="15" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="1.5703125" style="3" customWidth="1"/>
     <col min="2" max="2" width="67.7109375" style="3" customWidth="1"/>
     <col min="3" max="3" width="12.5703125" style="3"/>
-    <col min="4" max="4" width="9.140625" style="3" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="14" max="16384" width="12.5703125" style="3"/>
+    <col min="4" max="5" width="7.7109375" style="3" bestFit="1" customWidth="1"/>
+    <col min="6" max="8" width="7.7109375" style="25" customWidth="1"/>
+    <col min="9" max="12" width="7.7109375" style="3" bestFit="1" customWidth="1"/>
+    <col min="13" max="13" width="12.5703125" style="3"/>
+    <col min="14" max="14" width="12.5703125" style="32"/>
+    <col min="15" max="16384" width="12.5703125" style="3"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:17" ht="35.25" customHeight="1" x14ac:dyDescent="0.5">
+    <row r="1" spans="1:18" ht="35.25" customHeight="1" x14ac:dyDescent="0.5">
       <c r="A1" s="10"/>
       <c r="B1" s="1" t="s">
         <v>27</v>
       </c>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
-      <c r="E1" s="21"/>
+      <c r="E1" s="2"/>
       <c r="F1" s="21"/>
       <c r="G1" s="21"/>
-      <c r="H1" s="2"/>
+      <c r="H1" s="21"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
-    </row>
-    <row r="2" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.5">
+      <c r="L1" s="2"/>
+    </row>
+    <row r="2" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.5">
       <c r="A2" s="2"/>
       <c r="B2" s="11"/>
       <c r="C2" s="12"/>
       <c r="D2" s="12"/>
-      <c r="E2" s="22"/>
+      <c r="E2" s="12"/>
       <c r="F2" s="22"/>
       <c r="G2" s="22"/>
-      <c r="H2" s="12"/>
+      <c r="H2" s="22"/>
       <c r="I2" s="12"/>
       <c r="J2" s="12"/>
       <c r="K2" s="12"/>
-    </row>
-    <row r="3" spans="1:17" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="L2" s="12"/>
+    </row>
+    <row r="3" spans="1:18" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A3" s="2"/>
       <c r="B3" s="13"/>
       <c r="C3" s="13" t="s">
         <v>8</v>
       </c>
       <c r="D3" s="23" t="s">
+        <v>66</v>
+      </c>
+      <c r="E3" s="23" t="s">
         <v>62</v>
       </c>
-      <c r="E3" s="23" t="s">
+      <c r="F3" s="23" t="s">
         <v>58</v>
       </c>
-      <c r="F3" s="23" t="s">
+      <c r="G3" s="23" t="s">
         <v>57</v>
       </c>
-      <c r="G3" s="23" t="s">
+      <c r="H3" s="23" t="s">
         <v>56</v>
       </c>
-      <c r="H3" s="14" t="s">
+      <c r="I3" s="14" t="s">
         <v>47</v>
       </c>
-      <c r="I3" s="14" t="s">
+      <c r="J3" s="14" t="s">
         <v>26</v>
       </c>
-      <c r="J3" s="14" t="s">
+      <c r="K3" s="14" t="s">
         <v>25</v>
       </c>
-      <c r="K3" s="14" t="s">
+      <c r="L3" s="14" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="4" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:18" x14ac:dyDescent="0.2">
       <c r="A4" s="2"/>
       <c r="B4" s="15"/>
       <c r="C4" s="15"/>
       <c r="D4" s="15"/>
-      <c r="E4" s="24"/>
+      <c r="E4" s="15"/>
       <c r="F4" s="24"/>
       <c r="G4" s="24"/>
-      <c r="H4" s="2"/>
+      <c r="H4" s="24"/>
       <c r="I4" s="2"/>
       <c r="J4" s="2"/>
       <c r="K4" s="2"/>
-    </row>
-    <row r="5" spans="1:17" x14ac:dyDescent="0.2">
+      <c r="L4" s="2"/>
+    </row>
+    <row r="5" spans="1:18" x14ac:dyDescent="0.2">
       <c r="A5" s="2"/>
       <c r="B5" s="15" t="s">
         <v>21</v>
       </c>
       <c r="C5" s="15"/>
       <c r="D5" s="15"/>
-      <c r="E5" s="24"/>
+      <c r="E5" s="15"/>
       <c r="F5" s="24"/>
       <c r="G5" s="24"/>
-      <c r="H5" s="2"/>
+      <c r="H5" s="24"/>
       <c r="I5" s="2"/>
       <c r="J5" s="2"/>
       <c r="K5" s="2"/>
-    </row>
-    <row r="6" spans="1:17" x14ac:dyDescent="0.2">
+      <c r="L5" s="2"/>
+    </row>
+    <row r="6" spans="1:18" x14ac:dyDescent="0.2">
       <c r="A6" s="2"/>
       <c r="B6" s="16" t="s">
         <v>22</v>
       </c>
       <c r="C6" s="16" t="s">
         <v>9</v>
       </c>
-      <c r="D6" s="34">
+      <c r="D6" s="16">
+        <v>32.5</v>
+      </c>
+      <c r="E6" s="34">
         <v>34</v>
       </c>
-      <c r="E6" s="26">
+      <c r="F6" s="26">
         <v>38.6</v>
       </c>
-      <c r="F6" s="26">
+      <c r="G6" s="26">
         <v>58</v>
       </c>
-      <c r="G6" s="26">
+      <c r="H6" s="26">
         <v>86.7</v>
       </c>
-      <c r="H6" s="26">
+      <c r="I6" s="26">
         <v>47.8</v>
       </c>
-      <c r="I6" s="26">
+      <c r="J6" s="26">
         <f>56.8+0.1</f>
         <v>56.9</v>
       </c>
-      <c r="J6" s="26">
+      <c r="K6" s="26">
         <v>68.5</v>
       </c>
-      <c r="K6" s="26">
+      <c r="L6" s="26">
         <v>63.7</v>
       </c>
-      <c r="L6" s="8"/>
-[...3 lines deleted...]
-    <row r="7" spans="1:17" x14ac:dyDescent="0.2">
+      <c r="M6" s="8"/>
+      <c r="P6" s="33"/>
+      <c r="R6" s="33"/>
+    </row>
+    <row r="7" spans="1:18" x14ac:dyDescent="0.2">
       <c r="A7" s="2"/>
       <c r="B7" s="16" t="s">
         <v>23</v>
       </c>
       <c r="C7" s="16" t="s">
         <v>9</v>
       </c>
       <c r="D7" s="16">
+        <v>35.6</v>
+      </c>
+      <c r="E7" s="16">
         <v>33.200000000000003</v>
       </c>
-      <c r="E7" s="26">
+      <c r="F7" s="26">
         <v>54</v>
       </c>
-      <c r="F7" s="26">
+      <c r="G7" s="26">
         <v>84.7</v>
       </c>
-      <c r="G7" s="26">
+      <c r="H7" s="26">
         <v>88.5</v>
       </c>
-      <c r="H7" s="26">
+      <c r="I7" s="26">
         <v>53.8</v>
       </c>
-      <c r="I7" s="26">
+      <c r="J7" s="26">
         <v>73.7</v>
       </c>
-      <c r="J7" s="26">
+      <c r="K7" s="26">
         <v>88.1</v>
       </c>
-      <c r="K7" s="26">
+      <c r="L7" s="26">
         <v>75.900000000000006</v>
       </c>
-      <c r="L7" s="9"/>
-[...2 lines deleted...]
-    <row r="8" spans="1:17" x14ac:dyDescent="0.2">
+      <c r="M7" s="9"/>
+      <c r="P7" s="33"/>
+    </row>
+    <row r="8" spans="1:18" x14ac:dyDescent="0.2">
       <c r="A8" s="2"/>
       <c r="B8" s="15"/>
       <c r="C8" s="15"/>
       <c r="D8" s="15"/>
-      <c r="E8" s="27"/>
+      <c r="E8" s="15"/>
       <c r="F8" s="27"/>
       <c r="G8" s="27"/>
-      <c r="H8" s="26"/>
+      <c r="H8" s="27"/>
       <c r="I8" s="26"/>
       <c r="J8" s="26"/>
       <c r="K8" s="26"/>
-      <c r="L8" s="9"/>
-[...1 lines deleted...]
-    <row r="9" spans="1:17" x14ac:dyDescent="0.2">
+      <c r="L8" s="26"/>
+      <c r="M8" s="9"/>
+    </row>
+    <row r="9" spans="1:18" x14ac:dyDescent="0.2">
       <c r="A9" s="2"/>
       <c r="B9" s="15" t="s">
         <v>28</v>
       </c>
       <c r="C9" s="15"/>
       <c r="D9" s="15"/>
-      <c r="E9" s="27"/>
+      <c r="E9" s="15"/>
       <c r="F9" s="27"/>
       <c r="G9" s="27"/>
-      <c r="H9" s="26"/>
+      <c r="H9" s="27"/>
       <c r="I9" s="26"/>
       <c r="J9" s="26"/>
       <c r="K9" s="26"/>
-      <c r="L9" s="4"/>
-[...1 lines deleted...]
-    <row r="10" spans="1:17" x14ac:dyDescent="0.2">
+      <c r="L9" s="26"/>
+      <c r="M9" s="4"/>
+    </row>
+    <row r="10" spans="1:18" x14ac:dyDescent="0.2">
       <c r="A10" s="2"/>
       <c r="B10" s="16" t="s">
         <v>3</v>
       </c>
       <c r="C10" s="16" t="s">
         <v>9</v>
       </c>
       <c r="D10" s="16">
+        <v>29.8</v>
+      </c>
+      <c r="E10" s="16">
         <v>54.6</v>
       </c>
-      <c r="E10" s="26">
+      <c r="F10" s="26">
         <v>69.3</v>
       </c>
-      <c r="F10" s="26">
+      <c r="G10" s="26">
         <v>61.9</v>
       </c>
-      <c r="G10" s="26">
+      <c r="H10" s="26">
         <v>51.1</v>
       </c>
-      <c r="H10" s="26">
+      <c r="I10" s="26">
         <v>68.099999999999994</v>
       </c>
-      <c r="I10" s="26">
+      <c r="J10" s="26">
         <f>66.8-0.1</f>
         <v>66.7</v>
       </c>
-      <c r="J10" s="26">
+      <c r="K10" s="26">
         <v>56.6</v>
       </c>
-      <c r="K10" s="26">
+      <c r="L10" s="26">
         <v>54</v>
       </c>
-      <c r="L10" s="4"/>
-[...3 lines deleted...]
-    <row r="11" spans="1:17" x14ac:dyDescent="0.2">
+      <c r="M10" s="4"/>
+      <c r="P10" s="33"/>
+      <c r="R10" s="33"/>
+    </row>
+    <row r="11" spans="1:18" x14ac:dyDescent="0.2">
       <c r="A11" s="2"/>
       <c r="B11" s="16" t="s">
         <v>4</v>
       </c>
       <c r="C11" s="16" t="s">
         <v>9</v>
       </c>
       <c r="D11" s="16">
+        <v>18.7</v>
+      </c>
+      <c r="E11" s="16">
         <v>31.7</v>
       </c>
-      <c r="E11" s="26">
+      <c r="F11" s="26">
         <v>40.200000000000003</v>
       </c>
-      <c r="F11" s="26">
+      <c r="G11" s="26">
         <v>43.4</v>
       </c>
-      <c r="G11" s="26">
+      <c r="H11" s="26">
         <v>31</v>
       </c>
-      <c r="H11" s="26">
+      <c r="I11" s="26">
         <v>44.2</v>
       </c>
-      <c r="I11" s="26">
+      <c r="J11" s="26">
         <f>39.9+0.1</f>
         <v>40</v>
       </c>
-      <c r="J11" s="26">
+      <c r="K11" s="26">
         <v>35.200000000000003</v>
       </c>
-      <c r="K11" s="26">
+      <c r="L11" s="26">
         <v>29.9</v>
       </c>
-      <c r="L11" s="4"/>
-[...3 lines deleted...]
-    <row r="12" spans="1:17" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="M11" s="4"/>
+      <c r="P11" s="33"/>
+      <c r="R11" s="33"/>
+    </row>
+    <row r="12" spans="1:18" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="2"/>
       <c r="B12" s="17" t="s">
         <v>55</v>
       </c>
       <c r="C12" s="16" t="s">
         <v>9</v>
       </c>
       <c r="D12" s="16">
+        <v>-6.3</v>
+      </c>
+      <c r="E12" s="16">
         <v>1.6</v>
       </c>
-      <c r="E12" s="26">
+      <c r="F12" s="26">
         <v>17.5</v>
       </c>
-      <c r="F12" s="26">
+      <c r="G12" s="26">
         <v>19.5</v>
       </c>
-      <c r="G12" s="26">
+      <c r="H12" s="26">
         <v>6.7</v>
       </c>
-      <c r="H12" s="26">
+      <c r="I12" s="26">
         <v>19.100000000000001</v>
       </c>
-      <c r="I12" s="26">
+      <c r="J12" s="26">
         <f>10.7-0.1</f>
         <v>10.6</v>
       </c>
-      <c r="J12" s="26">
+      <c r="K12" s="26">
         <v>11.2</v>
       </c>
-      <c r="K12" s="26">
+      <c r="L12" s="26">
         <v>4</v>
       </c>
-      <c r="L12" s="4"/>
-[...3 lines deleted...]
-    <row r="13" spans="1:17" x14ac:dyDescent="0.2">
+      <c r="M12" s="4"/>
+      <c r="P12" s="33"/>
+      <c r="R12" s="33"/>
+    </row>
+    <row r="13" spans="1:18" x14ac:dyDescent="0.2">
       <c r="A13" s="2"/>
       <c r="B13" s="16" t="s">
         <v>60</v>
       </c>
       <c r="C13" s="16" t="s">
         <v>9</v>
       </c>
       <c r="D13" s="16">
+        <v>-9.1999999999999993</v>
+      </c>
+      <c r="E13" s="16">
         <v>-1.7</v>
       </c>
-      <c r="E13" s="26">
+      <c r="F13" s="26">
         <v>14.3</v>
       </c>
-      <c r="F13" s="26">
+      <c r="G13" s="26">
         <v>16</v>
       </c>
-      <c r="G13" s="26">
+      <c r="H13" s="26">
         <v>3</v>
       </c>
-      <c r="H13" s="26">
+      <c r="I13" s="26">
         <v>15.5</v>
       </c>
-      <c r="I13" s="26">
+      <c r="J13" s="26">
         <f>6.9+0.1</f>
         <v>7</v>
       </c>
-      <c r="J13" s="26">
+      <c r="K13" s="26">
         <v>7.1</v>
       </c>
-      <c r="K13" s="26">
+      <c r="L13" s="26">
         <v>-0.3</v>
       </c>
-      <c r="L13" s="4"/>
-[...3 lines deleted...]
-    <row r="14" spans="1:17" x14ac:dyDescent="0.2">
+      <c r="M13" s="4"/>
+      <c r="P13" s="33"/>
+      <c r="R13" s="33"/>
+    </row>
+    <row r="14" spans="1:18" x14ac:dyDescent="0.2">
       <c r="A14" s="2"/>
       <c r="B14" s="16" t="s">
         <v>59</v>
       </c>
       <c r="C14" s="16"/>
-      <c r="D14" s="26" t="s">
+      <c r="D14" s="36" t="s">
         <v>63</v>
       </c>
       <c r="E14" s="26" t="s">
         <v>63</v>
       </c>
-      <c r="F14" s="26">
+      <c r="F14" s="26" t="s">
+        <v>63</v>
+      </c>
+      <c r="G14" s="26">
         <v>-3.9</v>
-      </c>
-[...1 lines deleted...]
-        <v>63</v>
       </c>
       <c r="H14" s="26" t="s">
         <v>63</v>
       </c>
       <c r="I14" s="26" t="s">
         <v>63</v>
       </c>
       <c r="J14" s="26" t="s">
         <v>63</v>
       </c>
       <c r="K14" s="26" t="s">
         <v>63</v>
       </c>
-      <c r="L14" s="4"/>
-[...3 lines deleted...]
-    <row r="15" spans="1:17" x14ac:dyDescent="0.2">
+      <c r="L14" s="26" t="s">
+        <v>63</v>
+      </c>
+      <c r="M14" s="4"/>
+      <c r="P14" s="33"/>
+      <c r="R14" s="33"/>
+    </row>
+    <row r="15" spans="1:18" x14ac:dyDescent="0.2">
       <c r="A15" s="2"/>
       <c r="B15" s="16" t="s">
         <v>61</v>
       </c>
       <c r="C15" s="16"/>
       <c r="D15" s="16">
+        <v>-9.1999999999999993</v>
+      </c>
+      <c r="E15" s="16">
         <v>-1.7</v>
       </c>
-      <c r="E15" s="26">
+      <c r="F15" s="26">
         <v>14.3</v>
       </c>
-      <c r="F15" s="26">
+      <c r="G15" s="26">
         <v>12.1</v>
       </c>
-      <c r="G15" s="26">
+      <c r="H15" s="26">
         <v>3</v>
       </c>
-      <c r="H15" s="26">
+      <c r="I15" s="26">
         <v>15.5</v>
       </c>
-      <c r="I15" s="26">
+      <c r="J15" s="26">
         <f>6.9+0.1</f>
         <v>7</v>
       </c>
-      <c r="J15" s="26">
+      <c r="K15" s="26">
         <v>7.1</v>
       </c>
-      <c r="K15" s="26">
+      <c r="L15" s="26">
         <v>-0.3</v>
       </c>
-      <c r="L15" s="4"/>
-[...3 lines deleted...]
-    <row r="16" spans="1:17" x14ac:dyDescent="0.2">
+      <c r="M15" s="4"/>
+      <c r="P15" s="33"/>
+      <c r="R15" s="33"/>
+    </row>
+    <row r="16" spans="1:18" x14ac:dyDescent="0.2">
       <c r="A16" s="2"/>
       <c r="B16" s="16" t="s">
         <v>29</v>
       </c>
       <c r="C16" s="16" t="s">
         <v>9</v>
       </c>
       <c r="D16" s="16">
+        <v>-1.1000000000000001</v>
+      </c>
+      <c r="E16" s="16">
         <v>0.6</v>
       </c>
-      <c r="E16" s="26">
+      <c r="F16" s="26">
         <v>-0.1</v>
       </c>
-      <c r="F16" s="26">
+      <c r="G16" s="26">
         <v>-2.2000000000000002</v>
       </c>
-      <c r="G16" s="26">
+      <c r="H16" s="26">
         <v>1.5</v>
       </c>
-      <c r="H16" s="26">
+      <c r="I16" s="26">
         <v>-1.2</v>
       </c>
-      <c r="I16" s="26">
+      <c r="J16" s="26">
         <v>-0.1</v>
       </c>
-      <c r="J16" s="26">
+      <c r="K16" s="26">
         <v>0.4</v>
       </c>
-      <c r="K16" s="26">
+      <c r="L16" s="26">
         <v>-1.1000000000000001</v>
       </c>
-      <c r="L16" s="4"/>
-[...3 lines deleted...]
-    <row r="17" spans="1:17" x14ac:dyDescent="0.2">
+      <c r="M16" s="4"/>
+      <c r="P16" s="33"/>
+      <c r="R16" s="33"/>
+    </row>
+    <row r="17" spans="1:18" x14ac:dyDescent="0.2">
       <c r="A17" s="2"/>
       <c r="B17" s="16" t="s">
         <v>30</v>
       </c>
       <c r="C17" s="16" t="s">
         <v>9</v>
       </c>
       <c r="D17" s="16">
+        <v>-10.4</v>
+      </c>
+      <c r="E17" s="16">
         <v>-1.1000000000000001</v>
       </c>
-      <c r="E17" s="26">
+      <c r="F17" s="26">
         <v>14.2</v>
       </c>
-      <c r="F17" s="26">
+      <c r="G17" s="26">
         <v>9.8000000000000007</v>
       </c>
-      <c r="G17" s="26">
+      <c r="H17" s="26">
         <v>4.5999999999999996</v>
       </c>
-      <c r="H17" s="26">
+      <c r="I17" s="26">
         <v>14.3</v>
       </c>
-      <c r="I17" s="26">
+      <c r="J17" s="26">
         <v>6.8</v>
       </c>
-      <c r="J17" s="26">
+      <c r="K17" s="26">
         <v>7.5</v>
       </c>
-      <c r="K17" s="26">
+      <c r="L17" s="26">
         <v>-1.4</v>
       </c>
-      <c r="L17" s="4"/>
-[...3 lines deleted...]
-    <row r="18" spans="1:17" x14ac:dyDescent="0.2">
+      <c r="M17" s="4"/>
+      <c r="P17" s="33"/>
+      <c r="R17" s="33"/>
+    </row>
+    <row r="18" spans="1:18" x14ac:dyDescent="0.2">
       <c r="A18" s="2"/>
       <c r="B18" s="16" t="s">
         <v>31</v>
       </c>
       <c r="C18" s="16" t="s">
         <v>9</v>
       </c>
       <c r="D18" s="16">
+        <v>-10.1</v>
+      </c>
+      <c r="E18" s="16">
         <v>-1.1000000000000001</v>
       </c>
-      <c r="E18" s="26">
+      <c r="F18" s="26">
         <v>10.9</v>
       </c>
-      <c r="F18" s="26">
+      <c r="G18" s="26">
         <v>7.8</v>
       </c>
-      <c r="G18" s="26">
+      <c r="H18" s="26">
         <v>3.5</v>
       </c>
-      <c r="H18" s="26">
+      <c r="I18" s="26">
         <v>11.1</v>
       </c>
-      <c r="I18" s="26">
+      <c r="J18" s="26">
         <v>5.3</v>
       </c>
-      <c r="J18" s="26">
+      <c r="K18" s="26">
         <v>6</v>
       </c>
-      <c r="K18" s="26">
+      <c r="L18" s="26">
         <v>-1.4</v>
       </c>
-      <c r="L18" s="4"/>
-[...3 lines deleted...]
-    <row r="19" spans="1:17" x14ac:dyDescent="0.2">
+      <c r="M18" s="4"/>
+      <c r="P18" s="33"/>
+      <c r="R18" s="33"/>
+    </row>
+    <row r="19" spans="1:18" x14ac:dyDescent="0.2">
       <c r="A19" s="2"/>
       <c r="B19" s="16" t="s">
         <v>32</v>
       </c>
       <c r="C19" s="16" t="s">
         <v>9</v>
       </c>
-      <c r="D19" s="16">
+      <c r="D19" s="36" t="s">
+        <v>63</v>
+      </c>
+      <c r="E19" s="16">
         <v>2.1</v>
       </c>
-      <c r="E19" s="26">
+      <c r="F19" s="26">
         <v>-14.5</v>
       </c>
-      <c r="F19" s="26">
+      <c r="G19" s="26">
         <v>-35.9</v>
       </c>
-      <c r="G19" s="26">
+      <c r="H19" s="26">
         <v>-1.3</v>
       </c>
-      <c r="H19" s="26">
+      <c r="I19" s="26">
         <v>-9.1999999999999993</v>
       </c>
-      <c r="I19" s="26">
+      <c r="J19" s="26">
         <f>-5.2-0.1</f>
         <v>-5.3</v>
       </c>
-      <c r="J19" s="26">
+      <c r="K19" s="26">
         <v>-8.6999999999999993</v>
       </c>
-      <c r="K19" s="26">
+      <c r="L19" s="26">
         <v>-7.4</v>
       </c>
-      <c r="L19" s="4"/>
-[...3 lines deleted...]
-    <row r="20" spans="1:17" x14ac:dyDescent="0.2">
+      <c r="M19" s="4"/>
+      <c r="P19" s="33"/>
+      <c r="R19" s="33"/>
+    </row>
+    <row r="20" spans="1:18" x14ac:dyDescent="0.2">
       <c r="A20" s="2"/>
       <c r="B20" s="16" t="s">
         <v>33</v>
       </c>
       <c r="C20" s="16" t="s">
         <v>9</v>
       </c>
-      <c r="D20" s="34">
+      <c r="D20" s="16">
+        <v>-10.1</v>
+      </c>
+      <c r="E20" s="34">
         <v>1</v>
       </c>
-      <c r="E20" s="26">
+      <c r="F20" s="26">
         <v>-3.7</v>
       </c>
-      <c r="F20" s="26">
+      <c r="G20" s="26">
         <v>-28.1</v>
       </c>
-      <c r="G20" s="26">
+      <c r="H20" s="26">
         <v>2.2999999999999998</v>
       </c>
-      <c r="H20" s="26">
+      <c r="I20" s="26">
         <v>1.8</v>
       </c>
-      <c r="I20" s="26">
+      <c r="J20" s="26">
         <v>0.1</v>
       </c>
-      <c r="J20" s="26">
+      <c r="K20" s="26">
         <v>-2.7</v>
       </c>
-      <c r="K20" s="26">
+      <c r="L20" s="26">
         <v>-8.8000000000000007</v>
       </c>
-      <c r="L20" s="4"/>
-[...3 lines deleted...]
-    <row r="21" spans="1:17" x14ac:dyDescent="0.2">
+      <c r="M20" s="4"/>
+      <c r="P20" s="33"/>
+      <c r="R20" s="33"/>
+    </row>
+    <row r="21" spans="1:18" x14ac:dyDescent="0.2">
       <c r="A21" s="2"/>
       <c r="B21" s="15"/>
       <c r="C21" s="15"/>
       <c r="D21" s="15"/>
-      <c r="E21" s="27"/>
+      <c r="E21" s="15"/>
       <c r="F21" s="27"/>
       <c r="G21" s="27"/>
-      <c r="H21" s="26"/>
+      <c r="H21" s="27"/>
       <c r="I21" s="26"/>
       <c r="J21" s="26"/>
       <c r="K21" s="26"/>
-      <c r="L21" s="4"/>
-[...1 lines deleted...]
-    <row r="22" spans="1:17" x14ac:dyDescent="0.2">
+      <c r="L21" s="26"/>
+      <c r="M21" s="4"/>
+    </row>
+    <row r="22" spans="1:18" x14ac:dyDescent="0.2">
       <c r="A22" s="2"/>
       <c r="B22" s="15" t="s">
         <v>34</v>
       </c>
       <c r="C22" s="15"/>
       <c r="D22" s="15"/>
-      <c r="E22" s="27"/>
+      <c r="E22" s="15"/>
       <c r="F22" s="27"/>
       <c r="G22" s="27"/>
-      <c r="H22" s="26"/>
+      <c r="H22" s="27"/>
       <c r="I22" s="26"/>
       <c r="J22" s="26"/>
       <c r="K22" s="26"/>
-      <c r="L22" s="4"/>
-[...1 lines deleted...]
-    <row r="23" spans="1:17" x14ac:dyDescent="0.2">
+      <c r="L22" s="26"/>
+      <c r="M22" s="4"/>
+    </row>
+    <row r="23" spans="1:18" x14ac:dyDescent="0.2">
       <c r="A23" s="2"/>
       <c r="B23" s="18" t="s">
         <v>35</v>
       </c>
       <c r="C23" s="16" t="s">
         <v>9</v>
       </c>
       <c r="D23" s="16">
+        <v>33.799999999999997</v>
+      </c>
+      <c r="E23" s="16">
         <v>35.200000000000003</v>
       </c>
-      <c r="E23" s="26">
+      <c r="F23" s="26">
         <v>13.8</v>
       </c>
-      <c r="F23" s="26">
+      <c r="G23" s="26">
         <v>2.1</v>
       </c>
-      <c r="G23" s="26">
+      <c r="H23" s="26">
         <v>7.8</v>
       </c>
-      <c r="H23" s="26">
+      <c r="I23" s="26">
         <v>17.899999999999999</v>
       </c>
-      <c r="I23" s="26">
+      <c r="J23" s="26">
         <v>3.8</v>
       </c>
-      <c r="J23" s="26">
+      <c r="K23" s="26">
         <v>3.4</v>
       </c>
-      <c r="K23" s="26">
+      <c r="L23" s="26">
         <v>1.2</v>
       </c>
-      <c r="L23" s="4"/>
-[...2 lines deleted...]
-    <row r="24" spans="1:17" x14ac:dyDescent="0.2">
+      <c r="M23" s="4"/>
+      <c r="P23" s="33"/>
+    </row>
+    <row r="24" spans="1:18" x14ac:dyDescent="0.2">
       <c r="A24" s="2"/>
       <c r="B24" s="16" t="s">
         <v>36</v>
       </c>
       <c r="C24" s="16" t="s">
         <v>9</v>
       </c>
       <c r="D24" s="16">
+        <v>219.8</v>
+      </c>
+      <c r="E24" s="16">
         <v>236.2</v>
       </c>
-      <c r="E24" s="26">
+      <c r="F24" s="26">
         <v>246.6</v>
       </c>
-      <c r="F24" s="26">
+      <c r="G24" s="26">
         <v>261.39999999999998</v>
       </c>
-      <c r="G24" s="26">
+      <c r="H24" s="26">
         <v>282.7</v>
       </c>
-      <c r="H24" s="26">
+      <c r="I24" s="26">
         <v>276.5</v>
       </c>
-      <c r="I24" s="26">
+      <c r="J24" s="26">
         <v>279.3</v>
       </c>
-      <c r="J24" s="26">
+      <c r="K24" s="26">
         <v>290</v>
       </c>
-      <c r="K24" s="26">
+      <c r="L24" s="26">
         <v>315.5</v>
       </c>
-      <c r="L24" s="4"/>
-[...2 lines deleted...]
-    <row r="25" spans="1:17" x14ac:dyDescent="0.2">
+      <c r="M24" s="4"/>
+      <c r="P24" s="33"/>
+    </row>
+    <row r="25" spans="1:18" x14ac:dyDescent="0.2">
       <c r="A25" s="2"/>
       <c r="B25" s="16" t="s">
         <v>0</v>
       </c>
       <c r="C25" s="16" t="s">
         <v>9</v>
       </c>
-      <c r="D25" s="16">
+      <c r="D25" s="34">
+        <v>46</v>
+      </c>
+      <c r="E25" s="16">
         <v>59.4</v>
       </c>
-      <c r="E25" s="26">
+      <c r="F25" s="26">
         <v>84</v>
       </c>
-      <c r="F25" s="26">
+      <c r="G25" s="26">
         <v>88.2</v>
       </c>
-      <c r="G25" s="26">
+      <c r="H25" s="26">
         <v>82</v>
       </c>
-      <c r="H25" s="26">
+      <c r="I25" s="26">
         <v>76.5</v>
       </c>
-      <c r="I25" s="26">
+      <c r="J25" s="26">
         <v>79</v>
       </c>
-      <c r="J25" s="26">
+      <c r="K25" s="26">
         <v>69.8</v>
       </c>
-      <c r="K25" s="26">
+      <c r="L25" s="26">
         <v>104.4</v>
       </c>
-      <c r="L25" s="4"/>
-[...2 lines deleted...]
-    <row r="26" spans="1:17" x14ac:dyDescent="0.2">
+      <c r="M25" s="4"/>
+      <c r="P25" s="33"/>
+    </row>
+    <row r="26" spans="1:18" x14ac:dyDescent="0.2">
       <c r="A26" s="2"/>
       <c r="B26" s="16" t="s">
         <v>37</v>
       </c>
       <c r="C26" s="16" t="s">
         <v>9</v>
       </c>
       <c r="D26" s="16">
         <v>35.799999999999997</v>
       </c>
-      <c r="E26" s="26">
+      <c r="E26" s="16">
         <v>35.799999999999997</v>
       </c>
       <c r="F26" s="26">
         <v>35.799999999999997</v>
       </c>
       <c r="G26" s="26">
         <v>35.799999999999997</v>
       </c>
       <c r="H26" s="26">
         <v>35.799999999999997</v>
       </c>
       <c r="I26" s="26">
         <v>35.799999999999997</v>
       </c>
       <c r="J26" s="26">
         <v>35.799999999999997</v>
       </c>
       <c r="K26" s="26">
         <v>35.799999999999997</v>
       </c>
-      <c r="L26" s="4"/>
-[...2 lines deleted...]
-    <row r="27" spans="1:17" x14ac:dyDescent="0.2">
+      <c r="L26" s="26">
+        <v>35.799999999999997</v>
+      </c>
+      <c r="M26" s="4"/>
+      <c r="P26" s="33"/>
+    </row>
+    <row r="27" spans="1:18" x14ac:dyDescent="0.2">
       <c r="A27" s="2"/>
       <c r="B27" s="16" t="s">
         <v>20</v>
       </c>
       <c r="C27" s="16" t="s">
         <v>9</v>
       </c>
       <c r="D27" s="16">
+        <v>133</v>
+      </c>
+      <c r="E27" s="16">
         <v>148.6</v>
       </c>
-      <c r="E27" s="26">
+      <c r="F27" s="26">
         <v>170.7</v>
       </c>
-      <c r="F27" s="26">
+      <c r="G27" s="26">
         <v>174</v>
       </c>
-      <c r="G27" s="26">
+      <c r="H27" s="26">
         <v>198</v>
       </c>
-      <c r="H27" s="26">
+      <c r="I27" s="26">
         <v>189.7</v>
       </c>
-      <c r="I27" s="26">
+      <c r="J27" s="26">
         <v>192.3</v>
       </c>
-      <c r="J27" s="26">
+      <c r="K27" s="26">
         <v>197.9</v>
       </c>
-      <c r="K27" s="26">
+      <c r="L27" s="26">
         <v>201</v>
       </c>
-      <c r="L27" s="4"/>
-[...2 lines deleted...]
-    <row r="28" spans="1:17" x14ac:dyDescent="0.2">
+      <c r="M27" s="4"/>
+      <c r="P27" s="33"/>
+    </row>
+    <row r="28" spans="1:18" x14ac:dyDescent="0.2">
       <c r="A28" s="2"/>
       <c r="B28" s="16" t="s">
         <v>5</v>
       </c>
       <c r="C28" s="16" t="s">
         <v>9</v>
       </c>
       <c r="D28" s="16">
+        <v>164.8</v>
+      </c>
+      <c r="E28" s="16">
         <v>177.8</v>
       </c>
-      <c r="E28" s="26">
+      <c r="F28" s="26">
         <v>176.6</v>
       </c>
-      <c r="F28" s="26">
+      <c r="G28" s="26">
         <v>171.1</v>
       </c>
-      <c r="G28" s="26">
+      <c r="H28" s="26">
         <v>200.9</v>
       </c>
-      <c r="H28" s="26">
+      <c r="I28" s="26">
         <v>197.3</v>
       </c>
-      <c r="I28" s="26">
+      <c r="J28" s="26">
         <v>195.2</v>
       </c>
-      <c r="J28" s="26">
+      <c r="K28" s="26">
         <v>196.3</v>
       </c>
-      <c r="K28" s="26">
+      <c r="L28" s="26">
         <v>199</v>
       </c>
-      <c r="L28" s="4"/>
-[...2 lines deleted...]
-    <row r="29" spans="1:17" x14ac:dyDescent="0.2">
+      <c r="M28" s="4"/>
+      <c r="P28" s="33"/>
+    </row>
+    <row r="29" spans="1:18" x14ac:dyDescent="0.2">
       <c r="A29" s="2"/>
       <c r="B29" s="15"/>
       <c r="C29" s="15"/>
       <c r="D29" s="15"/>
-      <c r="E29" s="27"/>
+      <c r="E29" s="15"/>
       <c r="F29" s="27"/>
       <c r="G29" s="27"/>
-      <c r="H29" s="26"/>
+      <c r="H29" s="27"/>
       <c r="I29" s="26"/>
       <c r="J29" s="26"/>
       <c r="K29" s="26"/>
-      <c r="L29" s="4"/>
-[...1 lines deleted...]
-    <row r="30" spans="1:17" x14ac:dyDescent="0.2">
+      <c r="L29" s="26"/>
+      <c r="M29" s="4"/>
+    </row>
+    <row r="30" spans="1:18" x14ac:dyDescent="0.2">
       <c r="A30" s="2"/>
       <c r="B30" s="15" t="s">
         <v>38</v>
       </c>
       <c r="C30" s="15"/>
       <c r="D30" s="15"/>
-      <c r="E30" s="27"/>
+      <c r="E30" s="15"/>
       <c r="F30" s="27"/>
       <c r="G30" s="27"/>
-      <c r="H30" s="26"/>
+      <c r="H30" s="27"/>
       <c r="I30" s="26"/>
       <c r="J30" s="26"/>
       <c r="K30" s="26"/>
-      <c r="L30" s="4"/>
-[...1 lines deleted...]
-    <row r="31" spans="1:17" x14ac:dyDescent="0.2">
+      <c r="L30" s="26"/>
+      <c r="M30" s="4"/>
+    </row>
+    <row r="31" spans="1:18" x14ac:dyDescent="0.2">
       <c r="A31" s="2"/>
       <c r="B31" s="16" t="s">
         <v>1</v>
       </c>
       <c r="C31" s="16" t="s">
         <v>9</v>
       </c>
       <c r="D31" s="16">
+        <v>3.2</v>
+      </c>
+      <c r="E31" s="16">
         <v>26.4</v>
       </c>
-      <c r="E31" s="26">
+      <c r="F31" s="26">
         <v>14.4</v>
       </c>
-      <c r="F31" s="26">
+      <c r="G31" s="26">
         <v>-2.5</v>
       </c>
-      <c r="G31" s="26">
+      <c r="H31" s="26">
         <v>-6.9</v>
       </c>
-      <c r="H31" s="26">
+      <c r="I31" s="26">
         <v>22</v>
       </c>
-      <c r="I31" s="26">
+      <c r="J31" s="26">
         <v>-0.8</v>
       </c>
-      <c r="J31" s="26">
+      <c r="K31" s="26">
         <v>45.2</v>
       </c>
-      <c r="K31" s="26">
+      <c r="L31" s="26">
         <v>-10.199999999999999</v>
       </c>
-      <c r="L31" s="4"/>
-[...3 lines deleted...]
-    <row r="32" spans="1:17" x14ac:dyDescent="0.2">
+      <c r="M31" s="4"/>
+      <c r="P31" s="33"/>
+      <c r="R31" s="33"/>
+    </row>
+    <row r="32" spans="1:18" x14ac:dyDescent="0.2">
       <c r="A32" s="2"/>
       <c r="B32" s="16" t="s">
         <v>39</v>
       </c>
       <c r="C32" s="16" t="s">
         <v>9</v>
       </c>
       <c r="D32" s="16">
+        <v>-0.5</v>
+      </c>
+      <c r="E32" s="16">
         <v>-5.4</v>
       </c>
-      <c r="E32" s="26">
+      <c r="F32" s="26">
         <v>-0.8</v>
       </c>
-      <c r="F32" s="26">
+      <c r="G32" s="26">
         <v>-3.9</v>
       </c>
-      <c r="G32" s="26">
+      <c r="H32" s="26">
         <v>-2.4</v>
       </c>
-      <c r="H32" s="26">
+      <c r="I32" s="26">
         <v>-0.4</v>
       </c>
-      <c r="I32" s="26">
+      <c r="J32" s="26">
         <v>-2.6</v>
       </c>
-      <c r="J32" s="26">
+      <c r="K32" s="26">
         <v>-3.1</v>
       </c>
-      <c r="K32" s="26">
+      <c r="L32" s="26">
         <v>-1.3</v>
       </c>
-      <c r="L32" s="4"/>
-[...3 lines deleted...]
-    <row r="33" spans="1:17" x14ac:dyDescent="0.2">
+      <c r="M32" s="4"/>
+      <c r="P32" s="33"/>
+      <c r="R32" s="33"/>
+    </row>
+    <row r="33" spans="1:18" x14ac:dyDescent="0.2">
       <c r="A33" s="2"/>
       <c r="B33" s="16" t="s">
         <v>40</v>
       </c>
       <c r="C33" s="16" t="s">
         <v>9</v>
       </c>
       <c r="D33" s="16">
+        <v>-0.3</v>
+      </c>
+      <c r="E33" s="16">
         <v>-4.4000000000000004</v>
       </c>
-      <c r="E33" s="26">
+      <c r="F33" s="26">
         <v>-0.8</v>
       </c>
-      <c r="F33" s="26">
+      <c r="G33" s="26">
         <v>-3.9</v>
       </c>
-      <c r="G33" s="26">
+      <c r="H33" s="26">
         <v>-2.4</v>
       </c>
-      <c r="H33" s="26">
+      <c r="I33" s="26">
         <v>-0.4</v>
       </c>
-      <c r="I33" s="26">
+      <c r="J33" s="26">
         <v>-2.5</v>
       </c>
-      <c r="J33" s="26">
+      <c r="K33" s="26">
         <v>-3</v>
       </c>
-      <c r="K33" s="26">
+      <c r="L33" s="26">
         <v>-1.3</v>
       </c>
-      <c r="L33" s="4"/>
-[...3 lines deleted...]
-    <row r="34" spans="1:17" x14ac:dyDescent="0.2">
+      <c r="M33" s="4"/>
+      <c r="P33" s="33"/>
+      <c r="R33" s="33"/>
+    </row>
+    <row r="34" spans="1:18" x14ac:dyDescent="0.2">
       <c r="A34" s="2"/>
       <c r="B34" s="16" t="s">
         <v>2</v>
       </c>
       <c r="C34" s="16" t="s">
         <v>9</v>
       </c>
-      <c r="D34" s="16">
+      <c r="D34" s="34">
+        <v>-4</v>
+      </c>
+      <c r="E34" s="16">
         <v>0.4</v>
       </c>
-      <c r="E34" s="26">
+      <c r="F34" s="26">
         <v>-3.9</v>
       </c>
-      <c r="F34" s="26">
+      <c r="G34" s="26">
         <v>0.1</v>
       </c>
-      <c r="G34" s="26">
+      <c r="H34" s="26">
         <v>-1.6</v>
       </c>
-      <c r="H34" s="26">
+      <c r="I34" s="26">
         <v>-7</v>
       </c>
-      <c r="I34" s="26">
+      <c r="J34" s="26">
         <v>4.5999999999999996</v>
       </c>
-      <c r="J34" s="26">
+      <c r="K34" s="26">
         <v>-39</v>
       </c>
-      <c r="K34" s="26">
+      <c r="L34" s="26">
         <v>-19.2</v>
       </c>
-      <c r="L34" s="4"/>
-[...3 lines deleted...]
-    <row r="35" spans="1:17" x14ac:dyDescent="0.2">
+      <c r="M34" s="4"/>
+      <c r="P34" s="33"/>
+      <c r="R34" s="33"/>
+    </row>
+    <row r="35" spans="1:18" x14ac:dyDescent="0.2">
       <c r="A35" s="2"/>
       <c r="B35" s="16" t="s">
         <v>41</v>
       </c>
       <c r="C35" s="16" t="s">
         <v>9</v>
       </c>
       <c r="D35" s="16">
+        <v>-2.9</v>
+      </c>
+      <c r="E35" s="16">
         <v>-3.3</v>
       </c>
-      <c r="E35" s="26">
+      <c r="F35" s="26">
         <v>-3.2</v>
       </c>
-      <c r="F35" s="26">
+      <c r="G35" s="26">
         <v>-3.5</v>
       </c>
-      <c r="G35" s="26">
+      <c r="H35" s="26">
         <v>-3.7</v>
       </c>
-      <c r="H35" s="26">
+      <c r="I35" s="26">
         <v>-3.6</v>
       </c>
-      <c r="I35" s="26">
+      <c r="J35" s="26">
         <v>-3.8</v>
       </c>
-      <c r="J35" s="26">
+      <c r="K35" s="26">
         <v>-4</v>
       </c>
-      <c r="K35" s="26">
+      <c r="L35" s="26">
         <v>-4.2</v>
       </c>
-      <c r="L35" s="4"/>
-[...3 lines deleted...]
-    <row r="36" spans="1:17" x14ac:dyDescent="0.2">
+      <c r="M35" s="4"/>
+      <c r="P35" s="33"/>
+      <c r="R35" s="33"/>
+    </row>
+    <row r="36" spans="1:18" x14ac:dyDescent="0.2">
       <c r="A36" s="2"/>
       <c r="B36" s="16" t="s">
         <v>48</v>
       </c>
       <c r="C36" s="16" t="s">
         <v>9</v>
       </c>
       <c r="D36" s="16">
+        <v>-1.2</v>
+      </c>
+      <c r="E36" s="16">
         <v>8.9</v>
       </c>
-      <c r="E36" s="26">
+      <c r="F36" s="26">
         <v>9.6999999999999993</v>
       </c>
-      <c r="F36" s="26">
+      <c r="G36" s="26">
         <v>6.2</v>
       </c>
-      <c r="G36" s="26">
+      <c r="H36" s="26">
         <v>-10.9</v>
       </c>
-      <c r="H36" s="26">
+      <c r="I36" s="26">
         <v>14.6</v>
       </c>
-      <c r="I36" s="26">
+      <c r="J36" s="26">
         <v>1.2</v>
       </c>
-      <c r="J36" s="26">
+      <c r="K36" s="26">
         <v>3.1</v>
       </c>
-      <c r="K36" s="26">
+      <c r="L36" s="26">
         <v>-30.7</v>
       </c>
-      <c r="L36" s="4"/>
-[...3 lines deleted...]
-    <row r="37" spans="1:17" x14ac:dyDescent="0.2">
+      <c r="M36" s="4"/>
+      <c r="P36" s="33"/>
+      <c r="R36" s="33"/>
+    </row>
+    <row r="37" spans="1:18" x14ac:dyDescent="0.2">
       <c r="A37" s="2"/>
       <c r="B37" s="2"/>
       <c r="C37" s="2"/>
       <c r="D37" s="2"/>
-      <c r="E37" s="28"/>
+      <c r="E37" s="2"/>
       <c r="F37" s="28"/>
       <c r="G37" s="28"/>
-      <c r="H37" s="26"/>
+      <c r="H37" s="28"/>
       <c r="I37" s="26"/>
       <c r="J37" s="26"/>
       <c r="K37" s="26"/>
-      <c r="L37" s="4"/>
-[...1 lines deleted...]
-    <row r="38" spans="1:17" x14ac:dyDescent="0.2">
+      <c r="L37" s="26"/>
+      <c r="M37" s="4"/>
+    </row>
+    <row r="38" spans="1:18" x14ac:dyDescent="0.2">
       <c r="A38" s="2"/>
       <c r="B38" s="15" t="s">
         <v>6</v>
       </c>
       <c r="C38" s="15"/>
       <c r="D38" s="15"/>
-      <c r="E38" s="27"/>
+      <c r="E38" s="15"/>
       <c r="F38" s="27"/>
       <c r="G38" s="27"/>
-      <c r="H38" s="29"/>
+      <c r="H38" s="27"/>
       <c r="I38" s="29"/>
       <c r="J38" s="29"/>
       <c r="K38" s="29"/>
-      <c r="L38" s="6"/>
-[...1 lines deleted...]
-    <row r="39" spans="1:17" x14ac:dyDescent="0.2">
+      <c r="L38" s="29"/>
+      <c r="M38" s="6"/>
+    </row>
+    <row r="39" spans="1:18" x14ac:dyDescent="0.2">
       <c r="A39" s="2"/>
       <c r="B39" s="16" t="s">
         <v>7</v>
       </c>
       <c r="C39" s="16" t="s">
         <v>10</v>
       </c>
-      <c r="D39" s="35">
+      <c r="D39" s="16">
+        <v>109.1</v>
+      </c>
+      <c r="E39" s="35">
         <v>62.3</v>
       </c>
-      <c r="E39" s="26">
+      <c r="F39" s="26">
         <v>55.7</v>
       </c>
-      <c r="F39" s="26">
+      <c r="G39" s="26">
         <v>93.8</v>
       </c>
-      <c r="G39" s="26">
+      <c r="H39" s="26">
         <v>169.6</v>
       </c>
-      <c r="H39" s="29">
+      <c r="I39" s="29">
         <v>70.2</v>
       </c>
-      <c r="I39" s="29">
+      <c r="J39" s="29">
         <v>85.3</v>
       </c>
-      <c r="J39" s="29">
+      <c r="K39" s="29">
         <v>121</v>
       </c>
-      <c r="K39" s="29">
-        <f>+K6*100/K10</f>
+      <c r="L39" s="29">
+        <f>+L6*100/L10</f>
         <v>117.96296296296296</v>
       </c>
-      <c r="L39" s="6"/>
-[...2 lines deleted...]
-    <row r="40" spans="1:17" x14ac:dyDescent="0.2">
+      <c r="M39" s="6"/>
+      <c r="P39" s="33"/>
+    </row>
+    <row r="40" spans="1:18" x14ac:dyDescent="0.2">
       <c r="A40" s="2"/>
       <c r="B40" s="16" t="s">
         <v>11</v>
       </c>
       <c r="C40" s="16" t="s">
         <v>10</v>
       </c>
-      <c r="D40" s="34">
+      <c r="D40" s="16">
+        <v>-41.7</v>
+      </c>
+      <c r="E40" s="34">
         <v>-19.8</v>
       </c>
-      <c r="E40" s="26">
+      <c r="F40" s="26">
         <v>3.8</v>
       </c>
-      <c r="F40" s="26">
+      <c r="G40" s="26">
         <v>9.4</v>
       </c>
-      <c r="G40" s="26">
+      <c r="H40" s="26">
         <v>-5.4</v>
       </c>
-      <c r="H40" s="29">
+      <c r="I40" s="29">
         <v>-13.7</v>
       </c>
-      <c r="I40" s="29">
+      <c r="J40" s="29">
         <v>27.5</v>
       </c>
-      <c r="J40" s="29">
+      <c r="K40" s="29">
         <v>-4.4000000000000004</v>
       </c>
-      <c r="K40" s="29">
+      <c r="L40" s="29">
         <v>-1.2</v>
       </c>
-      <c r="L40" s="6"/>
-[...2 lines deleted...]
-    <row r="41" spans="1:17" x14ac:dyDescent="0.2">
+      <c r="M40" s="6"/>
+      <c r="P40" s="33"/>
+    </row>
+    <row r="41" spans="1:18" x14ac:dyDescent="0.2">
       <c r="A41" s="2"/>
       <c r="B41" s="16" t="s">
         <v>12</v>
       </c>
       <c r="C41" s="16" t="s">
         <v>10</v>
       </c>
-      <c r="D41" s="34">
-        <f>D11/D10*100</f>
+      <c r="D41" s="16">
+        <v>62.8</v>
+      </c>
+      <c r="E41" s="34">
+        <f>E11/E10*100</f>
         <v>58.058608058608051</v>
       </c>
-      <c r="E41" s="26">
+      <c r="F41" s="26">
         <v>58</v>
       </c>
-      <c r="F41" s="26">
+      <c r="G41" s="26">
         <v>70.2</v>
       </c>
-      <c r="G41" s="26">
+      <c r="H41" s="26">
         <v>60.6</v>
       </c>
-      <c r="H41" s="30">
+      <c r="I41" s="30">
         <v>64.900000000000006</v>
       </c>
-      <c r="I41" s="30">
+      <c r="J41" s="30">
         <v>60</v>
       </c>
-      <c r="J41" s="30">
+      <c r="K41" s="30">
         <v>62.2</v>
       </c>
-      <c r="K41" s="29">
+      <c r="L41" s="29">
         <v>55.4</v>
       </c>
-      <c r="L41" s="6"/>
-[...2 lines deleted...]
-    <row r="42" spans="1:17" x14ac:dyDescent="0.2">
+      <c r="M41" s="6"/>
+      <c r="P41" s="33"/>
+    </row>
+    <row r="42" spans="1:18" x14ac:dyDescent="0.2">
       <c r="A42" s="2"/>
       <c r="B42" s="16" t="s">
         <v>13</v>
       </c>
       <c r="C42" s="16" t="s">
         <v>10</v>
       </c>
-      <c r="D42" s="35">
-        <f>D15/D10*100</f>
+      <c r="D42" s="34">
+        <v>-31</v>
+      </c>
+      <c r="E42" s="35">
+        <f>E15/E10*100</f>
         <v>-3.1135531135531131</v>
       </c>
-      <c r="E42" s="26">
+      <c r="F42" s="26">
         <v>20.6</v>
       </c>
-      <c r="F42" s="26">
+      <c r="G42" s="26">
         <v>25.8</v>
       </c>
-      <c r="G42" s="26">
+      <c r="H42" s="26">
         <v>6</v>
       </c>
-      <c r="H42" s="30">
+      <c r="I42" s="30">
         <v>22.8</v>
       </c>
-      <c r="I42" s="30">
+      <c r="J42" s="30">
         <v>10.5</v>
       </c>
-      <c r="J42" s="30">
+      <c r="K42" s="30">
         <v>12.5</v>
       </c>
-      <c r="K42" s="29">
+      <c r="L42" s="29">
         <v>-0.5</v>
       </c>
-      <c r="L42" s="6"/>
-[...2 lines deleted...]
-    <row r="43" spans="1:17" x14ac:dyDescent="0.2">
+      <c r="M42" s="6"/>
+      <c r="P42" s="33"/>
+    </row>
+    <row r="43" spans="1:18" x14ac:dyDescent="0.2">
       <c r="A43" s="2"/>
       <c r="B43" s="16" t="s">
         <v>51</v>
       </c>
       <c r="C43" s="16" t="s">
         <v>10</v>
       </c>
       <c r="D43" s="16">
+        <v>-26.1</v>
+      </c>
+      <c r="E43" s="16">
         <v>-4.4000000000000004</v>
       </c>
-      <c r="E43" s="26">
+      <c r="F43" s="26">
         <v>34.6</v>
       </c>
-      <c r="F43" s="26">
+      <c r="G43" s="26">
         <v>35</v>
       </c>
-      <c r="G43" s="26">
+      <c r="H43" s="26">
         <v>6.7</v>
       </c>
-      <c r="H43" s="29">
+      <c r="I43" s="29">
         <v>34.1</v>
       </c>
-      <c r="I43" s="29">
+      <c r="J43" s="29">
         <v>14.9</v>
       </c>
-      <c r="J43" s="29">
+      <c r="K43" s="29">
         <v>15.3</v>
       </c>
-      <c r="K43" s="29">
+      <c r="L43" s="29">
         <v>-0.6</v>
       </c>
-      <c r="L43" s="6"/>
-[...2 lines deleted...]
-    <row r="44" spans="1:17" x14ac:dyDescent="0.2">
+      <c r="M43" s="6"/>
+      <c r="P43" s="33"/>
+    </row>
+    <row r="44" spans="1:18" x14ac:dyDescent="0.2">
       <c r="A44" s="2"/>
       <c r="B44" s="16" t="s">
         <v>14</v>
       </c>
       <c r="C44" s="16" t="s">
         <v>10</v>
       </c>
-      <c r="D44" s="35">
+      <c r="D44" s="34">
+        <v>75</v>
+      </c>
+      <c r="E44" s="35">
         <v>75.3</v>
       </c>
-      <c r="E44" s="26">
+      <c r="F44" s="26">
         <v>71.599999999999994</v>
       </c>
-      <c r="F44" s="26">
+      <c r="G44" s="26">
         <v>65.5</v>
       </c>
-      <c r="G44" s="26">
+      <c r="H44" s="26">
         <v>71.099999999999994</v>
       </c>
-      <c r="H44" s="29">
+      <c r="I44" s="29">
         <v>71.400000000000006</v>
       </c>
-      <c r="I44" s="29">
+      <c r="J44" s="29">
         <v>69.900000000000006</v>
       </c>
-      <c r="J44" s="29">
+      <c r="K44" s="29">
         <v>67.7</v>
       </c>
-      <c r="K44" s="29">
+      <c r="L44" s="29">
         <v>63.1</v>
       </c>
-      <c r="L44" s="6"/>
-[...2 lines deleted...]
-    <row r="45" spans="1:17" x14ac:dyDescent="0.2">
+      <c r="M44" s="6"/>
+      <c r="P44" s="33"/>
+    </row>
+    <row r="45" spans="1:18" x14ac:dyDescent="0.2">
       <c r="A45" s="2"/>
       <c r="B45" s="16" t="s">
         <v>52</v>
       </c>
       <c r="C45" s="16" t="s">
         <v>10</v>
       </c>
       <c r="D45" s="16">
+        <v>-19.600000000000001</v>
+      </c>
+      <c r="E45" s="16">
         <v>-2.2000000000000002</v>
       </c>
-      <c r="E45" s="26">
+      <c r="F45" s="26">
         <v>20.399999999999999</v>
       </c>
-      <c r="F45" s="26">
+      <c r="G45" s="26">
         <v>13.7</v>
       </c>
-      <c r="G45" s="26">
+      <c r="H45" s="26">
         <v>6.2</v>
       </c>
-      <c r="H45" s="29">
+      <c r="I45" s="29">
         <v>21.8</v>
       </c>
-      <c r="I45" s="29">
+      <c r="J45" s="29">
         <v>10.5</v>
       </c>
-      <c r="J45" s="29">
+      <c r="K45" s="29">
         <v>11.8</v>
       </c>
-      <c r="K45" s="29">
+      <c r="L45" s="29">
         <v>-2.7</v>
       </c>
-      <c r="L45" s="6"/>
-[...2 lines deleted...]
-    <row r="46" spans="1:17" x14ac:dyDescent="0.2">
+      <c r="M45" s="6"/>
+      <c r="P45" s="33"/>
+    </row>
+    <row r="46" spans="1:18" x14ac:dyDescent="0.2">
       <c r="A46" s="2"/>
       <c r="B46" s="2"/>
       <c r="C46" s="2"/>
       <c r="D46" s="2"/>
-      <c r="E46" s="28"/>
+      <c r="E46" s="2"/>
       <c r="F46" s="28"/>
       <c r="G46" s="28"/>
-      <c r="H46" s="29"/>
+      <c r="H46" s="28"/>
       <c r="I46" s="29"/>
       <c r="J46" s="29"/>
       <c r="K46" s="29"/>
-      <c r="L46" s="6"/>
-[...1 lines deleted...]
-    <row r="47" spans="1:17" x14ac:dyDescent="0.2">
+      <c r="L46" s="29"/>
+      <c r="M46" s="6"/>
+    </row>
+    <row r="47" spans="1:18" x14ac:dyDescent="0.2">
       <c r="A47" s="2"/>
       <c r="B47" s="15" t="s">
         <v>15</v>
       </c>
       <c r="C47" s="2"/>
       <c r="D47" s="2"/>
-      <c r="E47" s="28"/>
+      <c r="E47" s="2"/>
       <c r="F47" s="28"/>
       <c r="G47" s="28"/>
-      <c r="H47" s="29"/>
+      <c r="H47" s="28"/>
       <c r="I47" s="29"/>
       <c r="J47" s="29"/>
       <c r="K47" s="29"/>
-      <c r="L47" s="6"/>
-[...1 lines deleted...]
-    <row r="48" spans="1:17" x14ac:dyDescent="0.2">
+      <c r="L47" s="29"/>
+      <c r="M47" s="6"/>
+    </row>
+    <row r="48" spans="1:18" x14ac:dyDescent="0.2">
       <c r="A48" s="2"/>
       <c r="B48" s="16" t="s">
         <v>64</v>
       </c>
       <c r="C48" s="16" t="s">
         <v>18</v>
       </c>
       <c r="D48" s="16">
+        <v>168</v>
+      </c>
+      <c r="E48" s="16">
         <v>177</v>
       </c>
-      <c r="E48" s="26">
+      <c r="F48" s="26">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>177</v>
       </c>
       <c r="G48" s="26">
         <v>177</v>
       </c>
-      <c r="H48" s="31">
+      <c r="H48" s="26">
+        <v>177</v>
+      </c>
+      <c r="I48" s="31">
         <v>180</v>
       </c>
-      <c r="I48" s="31">
+      <c r="J48" s="31">
         <v>179</v>
       </c>
-      <c r="J48" s="31">
+      <c r="K48" s="31">
         <v>177</v>
       </c>
-      <c r="K48" s="31">
+      <c r="L48" s="31">
         <v>191</v>
       </c>
-      <c r="L48" s="7"/>
-[...2 lines deleted...]
-    <row r="49" spans="1:15" x14ac:dyDescent="0.2">
+      <c r="M48" s="7"/>
+      <c r="P48" s="33"/>
+    </row>
+    <row r="49" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A49" s="2"/>
       <c r="B49" s="16" t="s">
         <v>16</v>
       </c>
       <c r="C49" s="16" t="s">
         <v>9</v>
       </c>
-      <c r="D49" s="34">
-        <f>D11/D48</f>
+      <c r="D49" s="16">
+        <v>0.1</v>
+      </c>
+      <c r="E49" s="34">
+        <f>E11/E48</f>
         <v>0.17909604519774011</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.2</v>
       </c>
       <c r="F49" s="26">
         <v>0.2</v>
       </c>
       <c r="G49" s="26">
         <v>0.2</v>
       </c>
-      <c r="H49" s="31">
-[...1 lines deleted...]
-        <v>0.24555555555555558</v>
+      <c r="H49" s="26">
+        <v>0.2</v>
       </c>
       <c r="I49" s="31">
         <f>+I11/I48</f>
-        <v>0.22346368715083798</v>
+        <v>0.24555555555555558</v>
       </c>
       <c r="J49" s="31">
         <f>+J11/J48</f>
+        <v>0.22346368715083798</v>
+      </c>
+      <c r="K49" s="31">
+        <f>+K11/K48</f>
         <v>0.19887005649717515</v>
       </c>
-      <c r="K49" s="31">
+      <c r="L49" s="31">
         <v>0.2</v>
       </c>
-      <c r="L49" s="7"/>
-[...2 lines deleted...]
-    <row r="50" spans="1:15" x14ac:dyDescent="0.2">
+      <c r="M49" s="7"/>
+      <c r="P49" s="33"/>
+    </row>
+    <row r="50" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A50" s="2"/>
       <c r="B50" s="16"/>
       <c r="C50" s="16"/>
       <c r="D50" s="16"/>
-      <c r="E50" s="26"/>
+      <c r="E50" s="16"/>
       <c r="F50" s="26"/>
       <c r="G50" s="26"/>
-      <c r="H50" s="31"/>
+      <c r="H50" s="26"/>
       <c r="I50" s="31"/>
       <c r="J50" s="31"/>
       <c r="K50" s="31"/>
-      <c r="L50" s="7"/>
-[...1 lines deleted...]
-    <row r="51" spans="1:15" x14ac:dyDescent="0.2">
+      <c r="L50" s="31"/>
+      <c r="M50" s="7"/>
+    </row>
+    <row r="51" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A51" s="2"/>
       <c r="B51" s="15" t="s">
         <v>17</v>
       </c>
       <c r="C51" s="15"/>
       <c r="D51" s="15"/>
-      <c r="E51" s="27"/>
+      <c r="E51" s="15"/>
       <c r="F51" s="27"/>
       <c r="G51" s="27"/>
-      <c r="H51" s="31"/>
+      <c r="H51" s="27"/>
       <c r="I51" s="31"/>
       <c r="J51" s="31"/>
       <c r="K51" s="31"/>
-      <c r="L51" s="7"/>
-[...1 lines deleted...]
-    <row r="52" spans="1:15" x14ac:dyDescent="0.2">
+      <c r="L51" s="31"/>
+      <c r="M51" s="7"/>
+    </row>
+    <row r="52" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A52" s="2"/>
       <c r="B52" s="16" t="s">
         <v>53</v>
       </c>
       <c r="C52" s="16" t="s">
         <v>19</v>
       </c>
       <c r="D52" s="16">
+        <v>-5.6</v>
+      </c>
+      <c r="E52" s="16">
         <v>-0.7</v>
       </c>
-      <c r="E52" s="26">
+      <c r="F52" s="26">
         <v>6.1</v>
       </c>
-      <c r="F52" s="26">
+      <c r="G52" s="26">
         <v>4.4000000000000004</v>
       </c>
-      <c r="G52" s="26">
+      <c r="H52" s="26">
         <v>2</v>
       </c>
-      <c r="H52" s="31">
+      <c r="I52" s="31">
         <v>6.2</v>
       </c>
-      <c r="I52" s="31">
+      <c r="J52" s="31">
         <v>3</v>
       </c>
-      <c r="J52" s="31">
+      <c r="K52" s="31">
         <v>3.4</v>
       </c>
-      <c r="K52" s="29">
+      <c r="L52" s="29">
         <v>-0.8</v>
       </c>
-      <c r="L52" s="7"/>
-[...2 lines deleted...]
-    <row r="53" spans="1:15" x14ac:dyDescent="0.2">
+      <c r="M52" s="7"/>
+      <c r="P52" s="33"/>
+    </row>
+    <row r="53" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A53" s="2"/>
       <c r="B53" s="16" t="s">
         <v>42</v>
       </c>
       <c r="C53" s="16" t="s">
         <v>19</v>
       </c>
-      <c r="D53" s="35">
-        <f>D56/D52</f>
+      <c r="D53" s="16">
+        <v>-24.8</v>
+      </c>
+      <c r="E53" s="35">
+        <f>E56/E52</f>
         <v>-164.28571428571431</v>
       </c>
-      <c r="E53" s="26">
+      <c r="F53" s="26">
         <v>21</v>
       </c>
-      <c r="F53" s="26">
+      <c r="G53" s="26">
         <v>23.6</v>
       </c>
-      <c r="G53" s="26">
+      <c r="H53" s="26">
         <v>58</v>
       </c>
-      <c r="H53" s="31">
-        <f t="shared" ref="H53:I53" si="0">+H56/H52</f>
+      <c r="I53" s="31">
+        <f t="shared" ref="I53:J53" si="0">+I56/I52</f>
         <v>15.483870967741934</v>
       </c>
-      <c r="I53" s="31">
+      <c r="J53" s="31">
         <f t="shared" si="0"/>
         <v>27.666666666666668</v>
       </c>
-      <c r="J53" s="31">
-        <f>+J56/J52</f>
+      <c r="K53" s="31">
+        <f>+K56/K52</f>
         <v>23.823529411764707</v>
       </c>
-      <c r="K53" s="29">
-        <f>+K56/K52</f>
+      <c r="L53" s="29">
+        <f>+L56/L52</f>
         <v>-114</v>
       </c>
-      <c r="L53" s="7"/>
-[...2 lines deleted...]
-    <row r="54" spans="1:15" x14ac:dyDescent="0.2">
+      <c r="M53" s="7"/>
+      <c r="P53" s="33"/>
+    </row>
+    <row r="54" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A54" s="2"/>
       <c r="B54" s="16" t="s">
         <v>43</v>
       </c>
       <c r="C54" s="16" t="s">
         <v>19</v>
       </c>
-      <c r="D54" s="34">
-        <f>D31/(1788150/1000000)</f>
+      <c r="D54" s="16">
+        <v>1.8</v>
+      </c>
+      <c r="E54" s="34">
+        <f>E31/(1788150/1000000)</f>
         <v>14.763862092106367</v>
       </c>
-      <c r="E54" s="26">
+      <c r="F54" s="26">
         <v>8</v>
       </c>
-      <c r="F54" s="26">
+      <c r="G54" s="26">
         <v>-1.4</v>
       </c>
-      <c r="G54" s="26">
+      <c r="H54" s="26">
         <v>-3.9</v>
       </c>
-      <c r="H54" s="31">
-        <f t="shared" ref="H54:I54" si="1">+H31/(1788150/1000000)</f>
+      <c r="I54" s="31">
+        <f t="shared" ref="I54:J54" si="1">+I31/(1788150/1000000)</f>
         <v>12.30321841008864</v>
       </c>
-      <c r="I54" s="29">
+      <c r="J54" s="29">
         <f t="shared" si="1"/>
         <v>-0.44738976036685968</v>
       </c>
-      <c r="J54" s="31">
-        <f>+J31/(1788150/1000000)</f>
+      <c r="K54" s="31">
+        <f>+K31/(1788150/1000000)</f>
         <v>25.27752146072757</v>
       </c>
-      <c r="K54" s="29">
-        <f>+K31/(1788150/1000000)</f>
+      <c r="L54" s="29">
+        <f>+L31/(1788150/1000000)</f>
         <v>-5.7042194446774594</v>
       </c>
-      <c r="L54" s="7"/>
-[...2 lines deleted...]
-    <row r="55" spans="1:15" x14ac:dyDescent="0.2">
+      <c r="M54" s="7"/>
+      <c r="P54" s="33"/>
+    </row>
+    <row r="55" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A55" s="2"/>
       <c r="B55" s="16" t="s">
         <v>54</v>
       </c>
       <c r="C55" s="16" t="s">
         <v>19</v>
       </c>
-      <c r="D55" s="34">
-        <f>D28/(1788150/1000000)</f>
+      <c r="D55" s="37">
+        <v>92.2</v>
+      </c>
+      <c r="E55" s="34">
+        <f>E28/(1788150/1000000)</f>
         <v>99.432374241534561</v>
       </c>
-      <c r="E55" s="26">
+      <c r="F55" s="26">
         <v>98.8</v>
       </c>
-      <c r="F55" s="26">
+      <c r="G55" s="26">
         <v>113</v>
       </c>
-      <c r="G55" s="26">
+      <c r="H55" s="26">
         <v>112.4</v>
       </c>
-      <c r="H55" s="31">
+      <c r="I55" s="31">
         <v>110.3</v>
       </c>
-      <c r="I55" s="31">
+      <c r="J55" s="31">
         <v>109.2</v>
       </c>
-      <c r="J55" s="31">
+      <c r="K55" s="31">
         <v>109.8</v>
       </c>
-      <c r="K55" s="31">
+      <c r="L55" s="31">
         <v>111.3</v>
       </c>
-      <c r="L55" s="7"/>
-[...2 lines deleted...]
-    <row r="56" spans="1:15" x14ac:dyDescent="0.2">
+      <c r="M55" s="7"/>
+      <c r="P55" s="33"/>
+    </row>
+    <row r="56" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A56" s="2"/>
       <c r="B56" s="16" t="s">
         <v>44</v>
       </c>
       <c r="C56" s="16" t="s">
         <v>19</v>
       </c>
-      <c r="D56" s="35">
+      <c r="D56" s="34">
+        <v>139</v>
+      </c>
+      <c r="E56" s="35">
         <v>115</v>
       </c>
-      <c r="E56" s="26">
+      <c r="F56" s="26">
         <v>128</v>
       </c>
-      <c r="F56" s="26">
+      <c r="G56" s="26">
         <v>104</v>
       </c>
-      <c r="G56" s="26">
+      <c r="H56" s="26">
         <v>116</v>
       </c>
-      <c r="H56" s="31">
+      <c r="I56" s="31">
         <v>96</v>
       </c>
-      <c r="I56" s="31">
+      <c r="J56" s="31">
         <v>83</v>
       </c>
-      <c r="J56" s="31">
+      <c r="K56" s="31">
         <v>81</v>
       </c>
-      <c r="K56" s="31">
+      <c r="L56" s="31">
         <v>91.2</v>
       </c>
-      <c r="L56" s="7"/>
-[...2 lines deleted...]
-    <row r="57" spans="1:15" x14ac:dyDescent="0.2">
+      <c r="M56" s="7"/>
+      <c r="P56" s="33"/>
+    </row>
+    <row r="57" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A57" s="2"/>
       <c r="B57" s="16" t="s">
         <v>45</v>
       </c>
       <c r="C57" s="15"/>
-      <c r="D57" s="34">
-        <f>D56/D55</f>
+      <c r="D57" s="16">
+        <v>1.5</v>
+      </c>
+      <c r="E57" s="34">
+        <f>E56/E55</f>
         <v>1.1565649606299211</v>
       </c>
-      <c r="E57" s="26">
+      <c r="F57" s="26">
         <v>1.3</v>
       </c>
-      <c r="F57" s="26">
+      <c r="G57" s="26">
         <v>0.9</v>
       </c>
-      <c r="G57" s="26">
+      <c r="H57" s="26">
         <v>1</v>
       </c>
-      <c r="H57" s="31">
-        <f t="shared" ref="H57:I57" si="2">+H56/H55</f>
+      <c r="I57" s="31">
+        <f t="shared" ref="I57:J57" si="2">+I56/I55</f>
         <v>0.87035358114233907</v>
       </c>
-      <c r="I57" s="31">
+      <c r="J57" s="31">
         <f t="shared" si="2"/>
         <v>0.76007326007326004</v>
       </c>
-      <c r="J57" s="31">
-[...2 lines deleted...]
-      </c>
       <c r="K57" s="31">
         <f>+K56/K55</f>
+        <v>0.73770491803278693</v>
+      </c>
+      <c r="L57" s="31">
+        <f>+L56/L55</f>
         <v>0.81940700808625344</v>
       </c>
-      <c r="L57" s="7"/>
-[...2 lines deleted...]
-    <row r="58" spans="1:15" x14ac:dyDescent="0.2">
+      <c r="M57" s="7"/>
+      <c r="P57" s="33"/>
+    </row>
+    <row r="58" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A58" s="2"/>
       <c r="B58" s="2"/>
       <c r="C58" s="2"/>
       <c r="D58" s="2"/>
-      <c r="E58" s="28"/>
+      <c r="E58" s="2"/>
       <c r="F58" s="28"/>
       <c r="G58" s="28"/>
-      <c r="H58" s="31"/>
+      <c r="H58" s="28"/>
       <c r="I58" s="31"/>
       <c r="J58" s="31"/>
       <c r="K58" s="31"/>
-      <c r="L58" s="7"/>
-[...1 lines deleted...]
-    <row r="59" spans="1:15" x14ac:dyDescent="0.2">
+      <c r="L58" s="31"/>
+      <c r="M58" s="7"/>
+    </row>
+    <row r="59" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A59" s="2"/>
       <c r="B59" s="16" t="s">
         <v>50</v>
       </c>
       <c r="C59" s="2"/>
       <c r="D59" s="2"/>
-      <c r="E59" s="21"/>
+      <c r="E59" s="2"/>
       <c r="F59" s="21"/>
       <c r="G59" s="21"/>
-      <c r="H59" s="20"/>
+      <c r="H59" s="21"/>
       <c r="I59" s="20"/>
       <c r="J59" s="20"/>
       <c r="K59" s="20"/>
-      <c r="L59" s="7"/>
-[...1 lines deleted...]
-    <row r="60" spans="1:15" x14ac:dyDescent="0.2">
+      <c r="L59" s="20"/>
+      <c r="M59" s="7"/>
+    </row>
+    <row r="60" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A60" s="2"/>
       <c r="B60" s="16" t="s">
         <v>49</v>
       </c>
       <c r="C60" s="2"/>
       <c r="D60" s="2"/>
-      <c r="E60" s="21"/>
+      <c r="E60" s="2"/>
       <c r="F60" s="21"/>
       <c r="G60" s="21"/>
-      <c r="H60" s="19"/>
+      <c r="H60" s="21"/>
       <c r="I60" s="19"/>
       <c r="J60" s="19"/>
       <c r="K60" s="19"/>
-      <c r="L60" s="6"/>
-[...1 lines deleted...]
-    <row r="61" spans="1:15" x14ac:dyDescent="0.2">
+      <c r="L60" s="19"/>
+      <c r="M60" s="6"/>
+    </row>
+    <row r="61" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A61" s="2"/>
       <c r="B61" s="16" t="s">
         <v>46</v>
       </c>
       <c r="C61" s="2"/>
       <c r="D61" s="2"/>
-      <c r="E61" s="21"/>
+      <c r="E61" s="2"/>
       <c r="F61" s="21"/>
       <c r="G61" s="21"/>
-      <c r="H61" s="18"/>
+      <c r="H61" s="21"/>
       <c r="I61" s="18"/>
       <c r="J61" s="18"/>
       <c r="K61" s="18"/>
-      <c r="L61" s="5"/>
-[...1 lines deleted...]
-    <row r="62" spans="1:15" x14ac:dyDescent="0.2">
+      <c r="L61" s="18"/>
+      <c r="M61" s="5"/>
+    </row>
+    <row r="62" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A62" s="2"/>
       <c r="B62" s="16" t="s">
         <v>65</v>
       </c>
       <c r="C62" s="2"/>
       <c r="D62" s="2"/>
-      <c r="E62" s="21"/>
+      <c r="E62" s="2"/>
       <c r="F62" s="21"/>
       <c r="G62" s="21"/>
-      <c r="H62" s="18"/>
+      <c r="H62" s="21"/>
       <c r="I62" s="18"/>
       <c r="J62" s="18"/>
       <c r="K62" s="18"/>
-      <c r="L62" s="5"/>
-[...1 lines deleted...]
-    <row r="63" spans="1:15" x14ac:dyDescent="0.2">
+      <c r="L62" s="18"/>
+      <c r="M62" s="5"/>
+    </row>
+    <row r="63" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A63" s="2"/>
       <c r="B63" s="2"/>
       <c r="C63" s="2"/>
       <c r="D63" s="2"/>
-      <c r="E63" s="21"/>
+      <c r="E63" s="2"/>
       <c r="F63" s="21"/>
       <c r="G63" s="21"/>
-      <c r="H63" s="2"/>
+      <c r="H63" s="21"/>
       <c r="I63" s="2"/>
       <c r="J63" s="2"/>
       <c r="K63" s="2"/>
-    </row>
-    <row r="64" spans="1:15" x14ac:dyDescent="0.2">
+      <c r="L63" s="2"/>
+    </row>
+    <row r="64" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A64" s="2"/>
       <c r="B64" s="2"/>
       <c r="C64" s="2"/>
       <c r="D64" s="2"/>
-      <c r="E64" s="21"/>
+      <c r="E64" s="2"/>
       <c r="F64" s="21"/>
       <c r="G64" s="21"/>
-      <c r="H64" s="2"/>
+      <c r="H64" s="21"/>
       <c r="I64" s="2"/>
       <c r="J64" s="2"/>
       <c r="K64" s="2"/>
+      <c r="L64" s="2"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="58" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>